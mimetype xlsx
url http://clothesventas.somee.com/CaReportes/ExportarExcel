--- v0 (2026-06-21)
+++ v1 (2026-08-25)
@@ -1,257 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c4f271d091e4d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24bfece335fb42ad8b9fd49328bb3824.psmdcp" Id="R3005b200301a4e27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb661a4bff306496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16df475d3f3045de826a8d275ba6fb13.psmdcp" Id="R5361f34c9b3d4963" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Reporte" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="B4" i="1"/>
   <x:c r="B6" i="1"/>
-  <x:c r="B11" i="1"/>
-[...34 lines deleted...]
-  <x:c r="B152" i="1"/>
+  <x:c r="B12" i="1"/>
+  <x:c r="B14" i="1"/>
+  <x:c r="B19" i="1"/>
+  <x:c r="B21" i="1"/>
+  <x:c r="B26" i="1"/>
+  <x:c r="B28" i="1"/>
 </x:calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
-    <x:t>DRACARYS</x:t>
+    <x:t xml:space="preserve">JOSE </x:t>
   </x:si>
   <x:si>
     <x:t>DESCRIPCIÓN</x:t>
   </x:si>
   <x:si>
     <x:t>PRECIO</x:t>
   </x:si>
   <x:si>
-    <x:t>CALCETAS</x:t>
+    <x:t>CHEESCAKE</x:t>
   </x:si>
   <x:si>
     <x:t>TOTAL</x:t>
   </x:si>
   <x:si>
     <x:t>DEPÓSITO</x:t>
   </x:si>
   <x:si>
     <x:t>TOTAL A PAGAR</x:t>
   </x:si>
   <x:si>
-    <x:t>EDNA</x:t>
-[...125 lines deleted...]
-    <x:t>HALF</x:t>
+    <x:t>JESSI M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTILES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TUBO</x:t>
   </x:si>
   <x:si>
     <x:t>JESSI O</x:t>
   </x:si>
   <x:si>
-    <x:t>EDITH</x:t>
+    <x:t>SANDALIAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAOLA GASPAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CINTO</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="$ #,##0.00"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -711,1115 +567,258 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B152"/>
+  <x:dimension ref="A1:B28"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="23.424911" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="14.853482" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="9.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1"/>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:2">
       <x:c r="A3" s="4" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B3" s="5">
-        <x:v>185</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:2">
       <x:c r="A4" s="6" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="7">
         <x:f>SUM(B3:B3)</x:f>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="8" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B5" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="10" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B6" s="11">
         <x:f>B4-B5</x:f>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="1"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="4" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B10" s="5">
-        <x:v>450</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
-      <x:c r="A11" s="6" t="s">
+      <x:c r="A11" s="4" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B11" s="5">
+        <x:v>160</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:2">
+      <x:c r="A12" s="6" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B11" s="7">
-[...4 lines deleted...]
-      <x:c r="A12" s="8" t="s">
+      <x:c r="B12" s="7">
+        <x:f>SUM(B10:B11)</x:f>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:2">
+      <x:c r="A13" s="8" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="B12" s="9">
-[...4 lines deleted...]
-      <x:c r="A13" s="10" t="s">
+      <x:c r="B13" s="9">
+        <x:v>200</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:2">
+      <x:c r="A14" s="10" t="s">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="B13" s="11">
-[...7 lines deleted...]
-      <x:c r="B15" s="1"/>
+      <x:c r="B14" s="11">
+        <x:f>B12-B13</x:f>
+      </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
-      <x:c r="A16" s="2" t="s">
+      <x:c r="A16" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B16" s="1"/>
+    </x:row>
+    <x:row r="17" spans="1:2">
+      <x:c r="A17" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B16" s="3" t="s">
+      <x:c r="B17" s="3" t="s">
         <x:v>2</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B18" s="5">
-        <x:v>450</x:v>
+        <x:v>1350</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
-      <x:c r="A19" s="4" t="s">
+      <x:c r="A19" s="6" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="B19" s="7">
+        <x:f>SUM(B18:B18)</x:f>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:2">
+      <x:c r="A20" s="8" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B20" s="9">
+        <x:v>1350</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:2">
+      <x:c r="A21" s="10" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B21" s="11">
+        <x:f>B19-B20</x:f>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:2">
+      <x:c r="A23" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="B19" s="5">
-[...12 lines deleted...]
-      <x:c r="A21" s="4" t="s">
+      <x:c r="B23" s="1"/>
+    </x:row>
+    <x:row r="24" spans="1:2">
+      <x:c r="A24" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B24" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:2">
+      <x:c r="A25" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="B21" s="5">
-[...28 lines deleted...]
-      <x:c r="A25" s="6" t="s">
+      <x:c r="B25" s="5">
+        <x:v>180</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:2">
+      <x:c r="A26" s="6" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B25" s="7">
-[...4 lines deleted...]
-      <x:c r="A26" s="8" t="s">
+      <x:c r="B26" s="7">
+        <x:f>SUM(B25:B25)</x:f>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:2">
+      <x:c r="A27" s="8" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="B26" s="9">
+      <x:c r="B27" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="27" spans="1:2">
-      <x:c r="A27" s="10" t="s">
+    <x:row r="28" spans="1:2">
+      <x:c r="A28" s="10" t="s">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="B27" s="11">
-[...840 lines deleted...]
-        <x:f>B150-B151</x:f>
+      <x:c r="B28" s="11">
+        <x:f>B26-B27</x:f>
       </x:c>
     </x:row>
   </x:sheetData>
-  <x:mergeCells count="19">
+  <x:mergeCells count="4">
     <x:mergeCell ref="A1:B1"/>
     <x:mergeCell ref="A8:B8"/>
-    <x:mergeCell ref="A15:B15"/>
-[...15 lines deleted...]
-    <x:mergeCell ref="A147:B147"/>
+    <x:mergeCell ref="A16:B16"/>
+    <x:mergeCell ref="A23:B23"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Reporte</vt:lpstr>
       <vt:lpstr>Reporte!Print_Area</vt:lpstr>
       <vt:lpstr>Reporte!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>